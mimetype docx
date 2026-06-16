--- v0 (2025-10-13)
+++ v1 (2026-06-16)
@@ -99,78 +99,144 @@
       <w:r w:rsidR="00247080">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ся  проходят</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00247080">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> два теста</w:t>
       </w:r>
       <w:r w:rsidR="00247080" w:rsidRPr="00AD6CF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidR="00D85804">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00C471EF" w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E66BEB" w:rsidRPr="003E4D54" w:rsidRDefault="00E66BEB" w:rsidP="003E4D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тест проводится очно или дистанционно в зависимост</w:t>
+      </w:r>
+      <w:r w:rsidR="00122029" w:rsidRPr="003E4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и от эпидемической </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00122029" w:rsidRPr="003E4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обстановки </w:t>
+      </w:r>
+      <w:r w:rsidR="005864C8" w:rsidRPr="003E4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005864C8" w:rsidRPr="003E4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> др. причин </w:t>
+      </w:r>
+      <w:r w:rsidR="00122029" w:rsidRPr="003E4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на усмотрение лектора)</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F015A3" w:rsidRDefault="00F015A3" w:rsidP="003E4D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На выполнение теста отводится два академических часа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E4D54" w:rsidRPr="003E4D54" w:rsidRDefault="003E4D54" w:rsidP="003E4D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> При написании теста пользоваться конспектом и справочной литературой запрещено.</w:t>
@@ -241,113 +307,157 @@
         </w:rPr>
         <w:t xml:space="preserve">Тест содержит 10 заданий.  Первые </w:t>
       </w:r>
       <w:r w:rsidR="003D7883" w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">шесть заданий - с выбором одного или нескольких заранее сформулированных </w:t>
       </w:r>
       <w:r w:rsidR="00F015A3" w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ответов из предлагаемого списка</w:t>
       </w:r>
       <w:r w:rsidR="003D7883" w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, последние четыре  задания предполагают  развёрнутое  решение задачи с необходимостью получения ответа в числовом виде </w:t>
+        <w:t xml:space="preserve">, последние </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003D7883" w:rsidRPr="003E4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>четыре  задания</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D7883" w:rsidRPr="003E4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предполагают  развёрнутое  решение задачи с необходимостью получения ответа в числовом виде </w:t>
       </w:r>
       <w:r w:rsidR="008802C5" w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с указанием единицы измерения</w:t>
       </w:r>
+      <w:r w:rsidR="00162CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или в виде формулы</w:t>
+      </w:r>
       <w:r w:rsidR="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FA1857" w:rsidRDefault="00E66BEB" w:rsidP="003E4D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При дистанционном тестировании.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E4D54" w:rsidRPr="003E4D54" w:rsidRDefault="003E4D54" w:rsidP="003E4D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Тест содержит 10 заданий.  Первые шесть заданий - с выбором одного или нескольких заранее сформулированных ответов из предлагаемого списка, последние четыре  за</w:t>
+        <w:t xml:space="preserve">Тест содержит 10 заданий.  Первые шесть заданий - с выбором одного или нескольких заранее сформулированных ответов из предлагаемого списка, последние </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>четыре  за</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>дания предполагают   получение</w:t>
+        <w:t>дания</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предполагают   получение</w:t>
       </w:r>
       <w:r w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ответа в числовом виде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с выбором </w:t>
       </w:r>
       <w:r w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> единицы измерения</w:t>
       </w:r>
@@ -523,65 +633,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> баллов</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E4D54" w:rsidRPr="003E4D54" w:rsidRDefault="003E4D54" w:rsidP="003E4D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Каждое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> верно выполненное </w:t>
+        <w:t xml:space="preserve"> верно</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выполненное </w:t>
       </w:r>
       <w:r w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">задание оценивается в 1 балл. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E4D54" w:rsidRPr="003E4D54" w:rsidRDefault="003E4D54" w:rsidP="003E4D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -660,79 +780,135 @@
         <w:t>не предусмотрено</w:t>
       </w:r>
       <w:r w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0063787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Студенты могут исправить оценку за рубежный тест за счёт баллов, которые они получают </w:t>
       </w:r>
       <w:r w:rsidR="0063787D" w:rsidRPr="005C49B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>за ответы на вопросы, задаваемые на лекции.</w:t>
+        <w:t>за ответы н</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а вопросы, задаваемые на лекции или </w:t>
+      </w:r>
+      <w:r w:rsidR="00F023A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>при устном ответе на экзамене</w:t>
+      </w:r>
+      <w:r w:rsidR="0061620A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E4D54" w:rsidRPr="003E4D54" w:rsidRDefault="00607EB2" w:rsidP="003E4D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Если студент пропустил рубежный тест по уважительной причине, он может написать его на консультации </w:t>
       </w:r>
       <w:r w:rsidRPr="0063787D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>до начала ПА</w:t>
       </w:r>
+      <w:r w:rsidR="00F023A3" w:rsidRPr="00F023A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F023A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>по предварительной</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17992">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> договорённости с лектором</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003E4D54" w:rsidRPr="003E4D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B47E0D" w:rsidRPr="003E4D54" w:rsidRDefault="00B47E0D" w:rsidP="003E4D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -768,76 +944,80 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E66BEB"/>
     <w:rsid w:val="000630C3"/>
     <w:rsid w:val="000B16E2"/>
     <w:rsid w:val="000C2415"/>
     <w:rsid w:val="00122029"/>
+    <w:rsid w:val="00162CFD"/>
     <w:rsid w:val="00247080"/>
     <w:rsid w:val="002848DE"/>
     <w:rsid w:val="00341496"/>
     <w:rsid w:val="003D7883"/>
     <w:rsid w:val="003E4D54"/>
     <w:rsid w:val="00446C37"/>
     <w:rsid w:val="005864C8"/>
     <w:rsid w:val="005C49B1"/>
     <w:rsid w:val="00607EB2"/>
+    <w:rsid w:val="0061620A"/>
     <w:rsid w:val="0063787D"/>
     <w:rsid w:val="00692552"/>
     <w:rsid w:val="007330BA"/>
     <w:rsid w:val="007701F5"/>
     <w:rsid w:val="00793051"/>
     <w:rsid w:val="007E1511"/>
     <w:rsid w:val="008802C5"/>
     <w:rsid w:val="00AD6CF3"/>
     <w:rsid w:val="00B47E0D"/>
     <w:rsid w:val="00C471EF"/>
     <w:rsid w:val="00C544DD"/>
-    <w:rsid w:val="00D85804"/>
     <w:rsid w:val="00DB050B"/>
     <w:rsid w:val="00DB1A71"/>
+    <w:rsid w:val="00E17992"/>
     <w:rsid w:val="00E66BEB"/>
     <w:rsid w:val="00EE7DFF"/>
     <w:rsid w:val="00F015A3"/>
+    <w:rsid w:val="00F023A3"/>
+    <w:rsid w:val="00F31B07"/>
     <w:rsid w:val="00FA1857"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1577,69 +1757,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>268</Words>
-  <Characters>1533</Characters>
+  <Words>286</Words>
+  <Characters>1635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1798</CharactersWithSpaces>
+  <CharactersWithSpaces>1918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Светлана</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>