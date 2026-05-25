--- v0 (2025-10-13)
+++ v1 (2026-05-25)
@@ -20,143 +20,189 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00AC78B6" w:rsidRPr="007C0F47" w:rsidRDefault="00215374" w:rsidP="007C0F47">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0F47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Контрольная  работа</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001130F" w:rsidRPr="00BF3632" w:rsidRDefault="00141F10" w:rsidP="007C0F47">
+    <w:p w:rsidR="0001130F" w:rsidRPr="00BF3632" w:rsidRDefault="00BA6B14" w:rsidP="007C0F47">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> теста, другую- для написания контрольной работы.</w:t>
+        <w:t>Контрольные работы</w:t>
       </w:r>
       <w:r w:rsidR="00C1628F" w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">На контрольную работу </w:t>
+        <w:t xml:space="preserve"> проводится </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C1628F" w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>отводится  2</w:t>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003017F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C1628F" w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-11</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1628F" w:rsidRPr="00BF3632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неделе курса</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3632" w:rsidRPr="00BF3632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и на 16</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неделе курса </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3632" w:rsidRPr="00BF3632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1628F" w:rsidRPr="00BF3632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на практическом занятии. На контрольную работу </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C1628F" w:rsidRPr="00BF3632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>отводится  2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C1628F" w:rsidRPr="00BF3632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> академических часа. Контро</w:t>
       </w:r>
       <w:r w:rsidR="00BF3632" w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>льная работа содержит от 3 до 5  задач на выбор преподавателя</w:t>
       </w:r>
       <w:r w:rsidR="00612AC0" w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  При выполнении контрольной работы пользоваться конспектом и спра</w:t>
       </w:r>
       <w:r w:rsidR="00BF3632" w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>вочной литературой запрещено.  Студентам может быть предложено письменно оформить</w:t>
@@ -647,118 +693,168 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В остальных случаях -0 баллов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF3632" w:rsidRPr="00BF3632" w:rsidRDefault="00BF3632" w:rsidP="007C0F47">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00C53C92" w:rsidRPr="00BF3632" w:rsidRDefault="00C1628F" w:rsidP="007C0F47">
+    <w:p w:rsidR="00C53C92" w:rsidRPr="007B6427" w:rsidRDefault="00C1628F" w:rsidP="007C0F47">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Переписывание</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> контрольной работы  допускается только один раз и </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> контрольной </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF3632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">работы  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B6427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>допускается</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B6427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> только один раз и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53C92" w:rsidRPr="007B6427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">только </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF3632">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">до начала промежуточной аттестации. </w:t>
+      <w:r w:rsidRPr="007B6427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>до начала промежуточной аттестации.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C53C92" w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Варианты, заданий, используемые для переписывания, должны соответствовать исходным по уровню сложности. В случае, если студент со второго </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C53C92" w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>раза  успешно</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C53C92" w:rsidRPr="00BF3632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> справится с работой, она не может быть оценена выше, чем на 6 баллов. </w:t>
+        <w:t xml:space="preserve"> справится с работой, она </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53C92" w:rsidRPr="007B6427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не может быть оценена выше, чем на 6 баллов. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00791A5C" w:rsidRPr="00BF3632" w:rsidRDefault="00791A5C" w:rsidP="007C0F47">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00791A5C" w:rsidRPr="00BF3632" w:rsidSect="00AC78B6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
@@ -1116,84 +1212,86 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0001130F"/>
     <w:rsid w:val="00007AE7"/>
     <w:rsid w:val="0001130F"/>
-    <w:rsid w:val="00141F10"/>
+    <w:rsid w:val="000D4687"/>
     <w:rsid w:val="00215374"/>
     <w:rsid w:val="002338C6"/>
     <w:rsid w:val="003017F1"/>
     <w:rsid w:val="00307E44"/>
     <w:rsid w:val="0032190F"/>
     <w:rsid w:val="00410356"/>
     <w:rsid w:val="004751FD"/>
     <w:rsid w:val="00483D32"/>
     <w:rsid w:val="004F4FE2"/>
     <w:rsid w:val="00521B7A"/>
     <w:rsid w:val="005D2D4C"/>
     <w:rsid w:val="005D7FD7"/>
     <w:rsid w:val="005E129B"/>
     <w:rsid w:val="00612AC0"/>
     <w:rsid w:val="00614F5F"/>
     <w:rsid w:val="00635352"/>
     <w:rsid w:val="0074061C"/>
     <w:rsid w:val="00791A5C"/>
+    <w:rsid w:val="007B6427"/>
     <w:rsid w:val="007C0F47"/>
     <w:rsid w:val="007D1D7F"/>
     <w:rsid w:val="00892AB2"/>
     <w:rsid w:val="00AC78B6"/>
     <w:rsid w:val="00BA6B14"/>
     <w:rsid w:val="00BF3632"/>
     <w:rsid w:val="00C1628F"/>
     <w:rsid w:val="00C53C92"/>
     <w:rsid w:val="00D33879"/>
     <w:rsid w:val="00DA0BB8"/>
     <w:rsid w:val="00E0416D"/>
     <w:rsid w:val="00E531F0"/>
     <w:rsid w:val="00E676E3"/>
     <w:rsid w:val="00E7260E"/>
     <w:rsid w:val="00E74BE1"/>
+    <w:rsid w:val="00F03C25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{34361E2A-28FD-42F6-8167-8F4A22DE2C4F}"/>
@@ -1931,69 +2029,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>309</Words>
-  <Characters>1765</Characters>
+  <Words>274</Words>
+  <Characters>1563</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2070</CharactersWithSpaces>
+  <CharactersWithSpaces>1834</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Светлана</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>