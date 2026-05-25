--- v0 (2025-10-13)
+++ v1 (2026-05-25)
@@ -1,421 +1,524 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
+    <w:p w:rsidR="00B272C7" w:rsidRDefault="004E65C2" w:rsidP="00B272C7">
+      <w:r>
+        <w:t>Всего необходимо выполнить 5 работ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0AFD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00BE0AFD">
+        <w:t>Дни, когда эти работы выполняются определены в расписании. Если студент не выполнил работу с группой, он должен записаться в лабораторию и сделать работу в свободное от основных занятий время.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="568"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="995"/>
+        <w:gridCol w:w="8375"/>
+        <w:gridCol w:w="519"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000062F8" w:rsidTr="0082466B">
+      <w:tr w:rsidR="00B272C7" w:rsidTr="0082466B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="000062F8" w:rsidRPr="009B70E8" w:rsidRDefault="000062F8" w:rsidP="0082466B">
+          <w:p w:rsidR="00B272C7" w:rsidRPr="009B70E8" w:rsidRDefault="00B272C7" w:rsidP="0082466B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B70E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Лабораторные работы</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000062F8" w:rsidRPr="009B70E8" w:rsidRDefault="000062F8" w:rsidP="0082466B">
+          <w:p w:rsidR="00B272C7" w:rsidRPr="009B70E8" w:rsidRDefault="00B272C7" w:rsidP="0082466B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000062F8" w:rsidTr="0082466B">
-[...4 lines deleted...]
-          <w:p w:rsidR="000062F8" w:rsidRDefault="000062F8" w:rsidP="0082466B">
+      <w:tr w:rsidR="00BE0AFD" w:rsidTr="00BE0AFD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="995" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE0AFD" w:rsidRDefault="00BE0AFD" w:rsidP="0082466B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE0AFD" w:rsidRDefault="00BE0AFD" w:rsidP="0082466B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE0AFD" w:rsidRDefault="00BE0AFD" w:rsidP="0082466B">
+            <w:r>
+              <w:t>час</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB6FA6" w:rsidTr="00BE0AFD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="995" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB6FA6" w:rsidRDefault="00FB6FA6" w:rsidP="0082466B">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8789" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="8375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB6FA6" w:rsidRPr="009B70E8" w:rsidRDefault="00FB6FA6" w:rsidP="0082466B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Инструктаж по технике безопасности в лаборатории электричества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB6FA6" w:rsidRDefault="00FB6FA6" w:rsidP="0082466B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B272C7" w:rsidTr="00BE0AFD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="995" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B272C7" w:rsidRDefault="00FB6FA6" w:rsidP="0082466B">
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009B441E" w:rsidRDefault="009B441E" w:rsidP="009B441E">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.00</w:t>
+            </w:r>
             <w:r w:rsidRPr="009B70E8">
-              <w:rPr>
-[...29 lines deleted...]
-          <w:p w:rsidR="000C2755" w:rsidRDefault="000062F8" w:rsidP="0082466B">
+              <w:t xml:space="preserve"> Изучение электронного осциллографа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B272C7" w:rsidRDefault="00B272C7" w:rsidP="0082466B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B70E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.01 Изучение электростатичес</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB3C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>кого поля методом моделирования</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B441E" w:rsidRPr="009B70E8" w:rsidRDefault="009B441E" w:rsidP="009B441E">
             <w:pPr>
               <w:pStyle w:val="a4"/>
             </w:pPr>
             <w:r w:rsidRPr="009B70E8">
               <w:t>3.02 Исследование характеристик источника тока;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000062F8" w:rsidRPr="009B70E8" w:rsidRDefault="000062F8" w:rsidP="0082466B">
+          <w:p w:rsidR="009B441E" w:rsidRDefault="009B441E" w:rsidP="009B441E">
             <w:pPr>
               <w:pStyle w:val="a4"/>
             </w:pPr>
+            <w:r>
+              <w:t>3.05 Температурная зависимость сопротивления металла и полупроводника.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B441E" w:rsidRPr="009B70E8" w:rsidRDefault="009B441E" w:rsidP="009B441E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.06 Изучение свойств сегнетоэлектрика</w:t>
+            </w:r>
             <w:r w:rsidRPr="009B70E8">
-              <w:t>3.0? Изучение электронного осциллографа</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="000062F8" w:rsidRDefault="000062F8" w:rsidP="0082466B"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B441E" w:rsidRPr="009B70E8" w:rsidRDefault="009B441E" w:rsidP="009B441E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B70E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.07 Изучение свойств ферромагнетика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B441E" w:rsidRPr="009B70E8" w:rsidRDefault="009B441E" w:rsidP="009B441E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B441E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.08 Эффект Холла в примесных полупроводниках</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B441E" w:rsidRDefault="009B441E" w:rsidP="009B441E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B70E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.03 Определение удельного заряда электрона</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B441E" w:rsidRDefault="009B441E" w:rsidP="009B441E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.10 Затухающие электромагнитные колебания</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B441E" w:rsidRPr="009B70E8" w:rsidRDefault="009B441E" w:rsidP="009B441E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.11 Вынужденные электромагнитные колебания</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B441E" w:rsidRPr="009B70E8" w:rsidRDefault="009B441E" w:rsidP="009B441E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B70E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.13 Магнитное поле Земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B272C7" w:rsidRDefault="00EB3C8A" w:rsidP="0082466B">
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000062F8" w:rsidTr="0082466B">
-[...27 lines deleted...]
-          <w:p w:rsidR="000C2755" w:rsidRPr="009B70E8" w:rsidRDefault="000C2755" w:rsidP="000C2755">
+      <w:tr w:rsidR="00B272C7" w:rsidTr="00BE0AFD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="995" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B272C7" w:rsidRDefault="00B272C7" w:rsidP="0082466B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE0AFD" w:rsidRPr="009B70E8" w:rsidRDefault="00BE0AFD" w:rsidP="009B441E">
             <w:pPr>
               <w:pStyle w:val="a4"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-          <w:p w:rsidR="000062F8" w:rsidRDefault="000062F8" w:rsidP="0082466B"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B272C7" w:rsidRDefault="00B272C7" w:rsidP="0082466B"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000062F8" w:rsidTr="0082466B">
-[...71 lines deleted...]
-          <w:p w:rsidR="000062F8" w:rsidRDefault="000062F8" w:rsidP="0082466B"/>
+      <w:tr w:rsidR="00EB3C8A" w:rsidTr="00BE0AFD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="995" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB3C8A" w:rsidRDefault="00EB3C8A" w:rsidP="0082466B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE0AFD" w:rsidRDefault="00BE0AFD" w:rsidP="0082466B">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0AFD">
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Простые линейные </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>цепи.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B441E">
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009B441E">
+              <w:t xml:space="preserve"> была бы нужна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE0AFD" w:rsidRPr="009B441E" w:rsidRDefault="00BE0AFD" w:rsidP="0082466B">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.0? Изучение процесса разряда </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>конденсатора.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B441E">
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009B441E">
+              <w:t>была бы нужна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB3C8A" w:rsidRDefault="00EB3C8A" w:rsidP="0082466B">
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000062F8" w:rsidTr="0082466B">
-[...48 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="000062F8" w:rsidRDefault="000062F8" w:rsidP="000062F8"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00A60677" w:rsidSect="0044280E">
+    <w:p w:rsidR="00B272C7" w:rsidRDefault="00B272C7" w:rsidP="00B272C7"/>
+    <w:p w:rsidR="007C21F5" w:rsidRDefault="007C21F5"/>
+    <w:sectPr w:rsidR="007C21F5" w:rsidSect="0044280E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="bestFit" w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000062F8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F761E0"/>
+    <w:rsidRoot w:val="00B272C7"/>
+    <w:rsid w:val="004E65C2"/>
+    <w:rsid w:val="00782DC2"/>
+    <w:rsid w:val="007C21F5"/>
+    <w:rsid w:val="00803B21"/>
+    <w:rsid w:val="00847441"/>
+    <w:rsid w:val="008C5FEC"/>
+    <w:rsid w:val="009B441E"/>
+    <w:rsid w:val="00AA19BB"/>
+    <w:rsid w:val="00B272C7"/>
+    <w:rsid w:val="00BE0AFD"/>
+    <w:rsid w:val="00E3166E"/>
+    <w:rsid w:val="00EB3C8A"/>
+    <w:rsid w:val="00FB6FA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{40CFBC87-2F5A-438A-BAAB-5A1627663DE7}"/>
+  <w15:docId w15:val="{FAE08177-3AC3-47BA-AAD7-5EF457F4844A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -768,103 +871,104 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00782DC2"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="000062F8"/>
+    <w:rsid w:val="00B272C7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000062F8"/>
+    <w:rsid w:val="00B272C7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1131,69 +1235,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>92</Words>
-  <Characters>530</Characters>
+  <Words>140</Words>
+  <Characters>804</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>621</CharactersWithSpaces>
+  <CharactersWithSpaces>943</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Светлана</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>