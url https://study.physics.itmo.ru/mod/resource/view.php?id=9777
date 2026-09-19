--- v1 (2026-05-25)
+++ v2 (2026-09-19)
@@ -6,52 +6,53 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00B272C7" w:rsidRDefault="004E65C2" w:rsidP="00B272C7">
       <w:r>
         <w:t>Всего необходимо выполнить 5 работ</w:t>
       </w:r>
       <w:r w:rsidR="00BE0AFD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00AA19BB">
+        <w:t xml:space="preserve">Три работы по электричеству и магнетизму и 2 работы по оптике. </w:t>
+      </w:r>
       <w:r w:rsidR="00BE0AFD">
         <w:t>Дни, когда эти работы выполняются определены в расписании. Если студент не выполнил работу с группой, он должен записаться в лабораторию и сделать работу в свободное от основных занятий время.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="8375"/>
         <w:gridCol w:w="519"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B272C7" w:rsidTr="0082466B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00B272C7" w:rsidRPr="009B70E8" w:rsidRDefault="00B272C7" w:rsidP="0082466B">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -269,50 +270,52 @@
           <w:p w:rsidR="009B441E" w:rsidRDefault="009B441E" w:rsidP="009B441E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.10 Затухающие электромагнитные колебания</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009B441E" w:rsidRPr="009B70E8" w:rsidRDefault="009B441E" w:rsidP="009B441E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.11 Вынужденные электромагнитные колебания</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w:rsidR="009B441E" w:rsidRPr="009B70E8" w:rsidRDefault="009B441E" w:rsidP="009B441E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B70E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.13 Магнитное поле Земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B272C7" w:rsidRDefault="00EB3C8A" w:rsidP="0082466B">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -427,64 +430,63 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:val="bestFit" w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B272C7"/>
     <w:rsid w:val="004E65C2"/>
     <w:rsid w:val="00782DC2"/>
     <w:rsid w:val="007C21F5"/>
-    <w:rsid w:val="00803B21"/>
     <w:rsid w:val="00847441"/>
     <w:rsid w:val="008C5FEC"/>
     <w:rsid w:val="009B441E"/>
     <w:rsid w:val="00AA19BB"/>
     <w:rsid w:val="00B272C7"/>
     <w:rsid w:val="00BE0AFD"/>
     <w:rsid w:val="00E3166E"/>
     <w:rsid w:val="00EB3C8A"/>
     <w:rsid w:val="00FB6FA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -1235,69 +1237,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>140</Words>
-  <Characters>804</Characters>
+  <Words>150</Words>
+  <Characters>857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>943</CharactersWithSpaces>
+  <CharactersWithSpaces>1005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Светлана</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>