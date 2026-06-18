--- v0 (2025-10-13)
+++ v1 (2026-06-18)
@@ -1,775 +1,1571 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00821DFE" w:rsidRDefault="005D5365" w:rsidP="00821DFE">
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9571" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="534"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1241"/>
+        <w:gridCol w:w="1061"/>
+        <w:gridCol w:w="6896"/>
+        <w:gridCol w:w="1614"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008820AC" w:rsidTr="005D5365">
-[...5 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="360" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="360" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПРАКТИКА </w:t>
+            </w:r>
+            <w:r w:rsidR="003E2E34">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ФАКУЛЬТЕТ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003E2E34">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ФПИ-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="360" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="360" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="360" w:right="176"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10923">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Расчет напряженности электростатического поля системы точечных зарядов и непрерывного распределения заряда на основе принципа суперпозиции. </w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t>Расчет напряженности электростатического поля системы точечных зарядов и непрерывного распределения заряда на основе принципа супе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рпозиции. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="00C70764" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="360" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="000B774C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B774C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>февр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="360" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="360" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Расчет напряженности эл поля в </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">вакууме </w:t>
+            </w:r>
             <w:r w:rsidRPr="00C10923">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Расчет напряженности непрерывного распределения заряда на основе теоремы Гаусса</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> на</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C10923">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> основе теоремы Гаусса.</w:t>
+            </w:r>
+            <w:r w:rsidR="00072589" w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Связь между напряженностью и потенциалом. </w:t>
+            </w:r>
+            <w:r w:rsidR="00072589">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Расчет </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00072589">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>напряженности  и</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00072589">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> потенциала эл поля в вакууме </w:t>
+            </w:r>
+            <w:r w:rsidR="00072589" w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на основе теоремы Гаусса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="00C70764" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="360" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FE2AE4" w:rsidRDefault="00FE2AE4" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="360" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>февраля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00AB5577">
+            <w:pPr>
+              <w:ind w:left="426" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Векторы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>поляризованности</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, напряженности и электрического смещения,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> теорема Гаусса для вектора </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>( вычисление</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> индукции, напряжённости и потенциала),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> поверхностная и объемная плотность связанного заряда в однородном диэлектрике, находящемся во внешнем поле. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="00C70764" w:rsidP="00AB5577">
+            <w:pPr>
+              <w:ind w:left="426" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE2AE4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> марта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00AB5577">
+            <w:pPr>
+              <w:ind w:left="426" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Граничные условия для векторов напряжённости и индукции электрического поля и для вектора поляризации. Преломление линий напряжённости и индукции на границе раздела двух диэлектриков.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="000B774C" w:rsidP="000B774C">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Электростатическое поле заряженного проводника. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="000B774C">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Метод изображений для металлов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="009747D8" w:rsidP="00AB5577">
+            <w:pPr>
+              <w:ind w:left="426" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE2AE4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9 марта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Емкость проводника и конденсатора. Собственная энергия и энергия взаимодействия заряженных тел, энергия конденсатора, энергия электростатического поля в заданном объеме Расчет электрических цепей (силы тока, падения напряжения, сопротивления).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Законы Кирхгофа.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Расчет мощности электрического тока, КПД источника.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Соединение источников в батарею.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="009747D8" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE2AE4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FE2AE4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>апр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00760E4B" w:rsidRPr="00C10923" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760E4B" w:rsidRDefault="00760E4B" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760E4B" w:rsidRPr="00604DD6" w:rsidRDefault="00760E4B" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00604DD6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Контрольная работа 1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D34C50" w:rsidRPr="00C53BDB" w:rsidRDefault="00D34C50" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760E4B" w:rsidRPr="00C53BDB" w:rsidRDefault="00604DD6" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>апр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00AB5577">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00604DD6" w:rsidRDefault="000B774C" w:rsidP="00604DD6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Расчет индукции магнитного поля в заданной конфигурации на основе закона </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Био-Савара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- Лапласа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00604DD6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Теорема о циркуляции. </w:t>
+            </w:r>
+            <w:r w:rsidR="00604DD6" w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Расчет поля соленоида </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="006154E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="00604DD6" w:rsidP="00AB5577">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>апр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008820AC" w:rsidTr="005D5365">
-[...14 lines deleted...]
-          <w:p w:rsidR="008820AC" w:rsidRDefault="008820AC" w:rsidP="000D0509">
+      <w:tr w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="006154E0" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сила Лоренца. </w:t>
+            </w:r>
+            <w:r w:rsidR="000B774C" w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Определение траектории движения заряженной частицы в однородных электрическом и магнитном полях.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006154E0" w:rsidRDefault="006154E0" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сила Ампера.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006154E0" w:rsidRDefault="006154E0" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Момент сил, действующий на контур с током в магнитном поле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006154E0" w:rsidRPr="00C10923" w:rsidRDefault="006154E0" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Работа при перемещении контура в магнитном поле и при изменении формы контура.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="00604DD6" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>апр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00494D83">
+            <w:pPr>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C10923">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Расчет потенциала электростатического поля системы точечных зарядов и непрерывного распределения заряда на основе принципа суперпозиции. Связь между напряженностью и потенциалом. Электростатическое поле диполя и системы диполей, диполь во внешнем поле</w:t>
-[...16 lines deleted...]
-              <w:t>4.03</w:t>
+              <w:t xml:space="preserve">Расчет ЭДС и токов электромагнитной индукции, а также сил, ускорений и других величин, возникающих благодаря явлению электромагнитной индукции. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Индуктивность соленоида. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C10923">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Расчет собственной энергии контуров с токами и энергии их взаимодействия. Расчет энергии магнитного поля в заданном объеме.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRDefault="00604DD6" w:rsidP="00494D83">
+            <w:pPr>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14 мая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008820AC" w:rsidTr="005D5365">
-[...81 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="000B774C" w:rsidRPr="007D11E3" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A35AAA" w:rsidRPr="007D11E3" w:rsidRDefault="00A35AAA" w:rsidP="00A35AAA">
+            <w:pPr>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Свободные электромагнитные колебания в контуре. Вычисление коэффициента затухания, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>логарифмического  декремента</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> затухания, времени релаксации. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00C10923" w:rsidRDefault="000B774C" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C70764" w:rsidRPr="007D11E3" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C70764" w:rsidRDefault="00115916" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C70764" w:rsidRDefault="00115916" w:rsidP="00A35AAA">
+            <w:pPr>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00760E4B">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КОНТРОЛЬНАЯ РАБОТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C70764" w:rsidRDefault="00C70764" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21 мая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B774C" w:rsidRPr="00760E4B" w:rsidTr="00072589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B774C" w:rsidRPr="00760E4B" w:rsidRDefault="00115916" w:rsidP="00EE74CB">
+            <w:pPr>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00160D1E" w:rsidRPr="000A067D" w:rsidRDefault="00760E4B" w:rsidP="00160D1E">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00760E4B">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>на доп. занятии</w:t>
+            </w:r>
+            <w:r w:rsidR="00160D1E">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по записи</w:t>
+            </w:r>
+            <w:r w:rsidR="00115916">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...346 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000A067D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лаба</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000A067D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> вне </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000A067D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сетки</w:t>
+            </w:r>
+            <w:r w:rsidR="00115916">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  из</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00115916">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-за практики в феврале ( Даты нам в начале марта)</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="00D34C50" w:rsidRPr="00760E4B" w:rsidRDefault="00D34C50" w:rsidP="00160D1E">
+            <w:pPr>
+              <w:ind w:left="426" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00760E4B" w:rsidRPr="00760E4B" w:rsidRDefault="00760E4B" w:rsidP="00494D83">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00166FA1" w:rsidRDefault="00166FA1" w:rsidP="000D0509">
+    <w:p w:rsidR="00A86C0F" w:rsidRPr="00760E4B" w:rsidRDefault="00A86C0F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00166FA1" w:rsidSect="003D4508">
+    <w:sectPr w:rsidR="00A86C0F" w:rsidRPr="00760E4B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...23 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00821DFE"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00B84929"/>
+    <w:rsidRoot w:val="00AB5577"/>
+    <w:rsid w:val="00072589"/>
+    <w:rsid w:val="000A067D"/>
+    <w:rsid w:val="000B774C"/>
+    <w:rsid w:val="00115916"/>
+    <w:rsid w:val="00160D1E"/>
+    <w:rsid w:val="002B1429"/>
+    <w:rsid w:val="003E2E34"/>
+    <w:rsid w:val="00494D83"/>
+    <w:rsid w:val="00604DD6"/>
+    <w:rsid w:val="006154E0"/>
+    <w:rsid w:val="00745A2F"/>
+    <w:rsid w:val="007609DF"/>
+    <w:rsid w:val="00760E4B"/>
+    <w:rsid w:val="00782AB9"/>
+    <w:rsid w:val="009747D8"/>
+    <w:rsid w:val="00A35AAA"/>
+    <w:rsid w:val="00A86C0F"/>
+    <w:rsid w:val="00AB5577"/>
+    <w:rsid w:val="00B76B85"/>
+    <w:rsid w:val="00C0068F"/>
+    <w:rsid w:val="00C53BDB"/>
+    <w:rsid w:val="00C70764"/>
+    <w:rsid w:val="00D34C50"/>
+    <w:rsid w:val="00FE2AE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{110ACDBA-C066-4C01-A11D-FAEA7184533E}"/>
+  <w15:docId w15:val="{3784505E-68D9-4EA4-8290-2D6A8F42D0D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1122,251 +1918,108 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003D4508"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...43 lines deleted...]
-  <w:style w:type="table" w:styleId="a7">
+  <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="008820AC"/>
+    <w:rsid w:val="00AB5577"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
-[...96 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1608,90 +2261,74 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2198</Characters>
+  <Pages>2</Pages>
+  <Words>346</Words>
+  <Characters>1974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2578</CharactersWithSpaces>
+  <CharactersWithSpaces>2316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Светлана</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>