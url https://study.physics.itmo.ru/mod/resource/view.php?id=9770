--- v0 (2025-10-13)
+++ v1 (2026-06-16)
@@ -1,2436 +1,2561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00743713" w:rsidRDefault="00743713" w:rsidP="00743713">
+    <w:p w:rsidR="00743713" w:rsidRPr="002A008C" w:rsidRDefault="00161951" w:rsidP="00743713">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Программа курса. Третий семестр.</w:t>
+        <w:t>Программа курса. Электромагнетизм</w:t>
       </w:r>
-      <w:r w:rsidR="00482360">
+      <w:r w:rsidR="00743713">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> ФПИ</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">  ПИН</w:t>
+      </w:r>
+      <w:r w:rsidR="00743713">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00736AFD" w:rsidRPr="00736AFD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00743713" w:rsidRDefault="00743713" w:rsidP="00743713">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="23599" w:type="dxa"/>
-        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:tblW w:w="22885" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1587"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="14385"/>
+        <w:gridCol w:w="873"/>
+        <w:gridCol w:w="7769"/>
+        <w:gridCol w:w="14243"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="00482360">
-[...2 lines deleted...]
-            <w:tcW w:w="1587" w:type="dxa"/>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="175"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7627" w:type="dxa"/>
+            <w:tcW w:w="7769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="175"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ТЕМА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14385" w:type="dxa"/>
+            <w:tcW w:w="14243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="175"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ДАТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="00482360">
-[...2 lines deleted...]
-            <w:tcW w:w="1587" w:type="dxa"/>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="175"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7627" w:type="dxa"/>
-[...6 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="006D4235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Свойства эл. заряда</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Электростатическое поле в вакууме. Теорема Гаусса для вектора напряжённости электрического поля в вакууме в интегральной </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>форме .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Примеры решения задач.                            </w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="175"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00684D8B">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Свойства эл. заряда. Теория дальнодействия и близкодействия. Электростатическое поле в вакууме. Теорема Гаусса для вектора напряжённости электрического поля в вакууме в интегральной </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00892168">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Теорема Гаусса для вектора </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00684D8B">
-[...4 lines deleted...]
-              <w:t>форме .</w:t>
+            <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">напряженности </w:t>
+            </w:r>
+            <w:r w:rsidR="006D4235">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> электрического</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00684D8B">
-[...76 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="006D4235">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> поля </w:t>
+            </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="00684D8B">
-[...35 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Теорема Гаусса для вектора напряженности в дифференциальной форме.   Границы применимости теоремы Гаусса. Поле консервативных сил. Доказательство того, что центральные силы </w:t>
+              <w:t xml:space="preserve">в дифференциальной форме.   Границы применимости теоремы Гаусса. Поле консервативных сил. Доказательство того, что центральные силы </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>являются  консервативными</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Потенциал. Связь потенциальной энергии и силы, напряжённости и потенциала. Примеры решения задач.               </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="175"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Циркуляция вектора напряжённости эл. поля. Теорема о циркуляции электростатического поля в интегральной и дифференциальной формах.  Примеры решения задач.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14385" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00482360">
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="175"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Электрический диполь. Дипольный момент, потенциал и напряжённость поля диполя. Сила, действующая на диполь в электрическом поле. Момент силы, действующий на диполь в электрическом поле. Энергия диполя в электрическом поле. Сила взаимодействия диполей.                                       </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Диэлектрики в электрическом поле. Поляризация полярных и неполярных диэлектриков, ионных кристаллов. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Поляризуемость</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> молекулы. Вектор поляризации. Теорема Гаусса для вектора поляризации. Вектор электрической индукции. Теорема Гаусса для вектора </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Граничные условия для векторов </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  на границе диэлектрик- диэлектрик, диэлектрик-вакуум. Преломление линий вектора </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  и</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на границе диэлектрик-диэлектрик и диэлектрик-вакуум. Граничные условия векторов </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  и</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на границе проводник- диэлектрик. Примеры решения </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">задач.   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Пьезоэлектрики</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Прямой и обратный пьезоэлектрический эффект. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Пироэлектрики</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Сегнетоэлектрики. Проводники в электрическом поле. Уравнения Пуассона и Лапласа. Теорема единственности. Метод электрических изображений. Примеры решения </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">задач.   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Электрическая емкость. Емкость уединённого проводника. Плоский, сферический и цилиндрический конденсаторы. Соединение конденсаторов. Энергия заряженного конденсатора. Полная энергия взаимодействия заряженных тел. Энергия заряженного уединённого проводника.  Энергия электростатического поля. Соединение конденсаторов. Примеры решения </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">задач.   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00892168">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.02</w:t>
+              <w:t xml:space="preserve"> Постоянный электрический ток. Плотность тока. Уравнение непрерывности. Закон Ома для однородного участка цепи в интегральной и дифференциальной форме. Сопротивление цилиндрического проводника. Закон Ома для неоднородного участка цепи в интегральной и дифференциальной форме. ЭДС источника тока, напряжение.   Правила Кирхгофа. Соединение источников в </w:t>
+            </w:r>
+            <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">батарею. Преобразование треугольник- звезда. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D601EC" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мощность в цепи постоянного тока. Тепловая мощность в интегральной и дифференциальной форме для однородного и неоднородного участка цепи, для замкнутой </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D601EC" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">цепи.   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D601EC" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="00482360">
-[...2 lines deleted...]
-            <w:tcW w:w="1587" w:type="dxa"/>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7627" w:type="dxa"/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00892168">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основные законы магнитостатики. Магнитное поле равномерно </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>движущегося  заряда</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Закон </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Био</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Савара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Лапласа. Теорема Гаусса для вектора </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Циркуляция вектора В.  Теорема о циркуляции вектора </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> интегральной форме и в дифференциальной форме. Примеры решения </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">задач.   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                    </w:t>
+            </w:r>
+            <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Электрический диполь. Дипольный момент, потенциал и напряжённость поля диполя. Сила, действующая на диполь в электрическом поле. Момент силы, действующий на диполь в электрическом поле. Энергия диполя в электрическом поле. Сила взаимодействия диполей.                                       </w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00684D8B" w:rsidP="002627F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ПЕРВЫЙ РУБЕЖНЫЙ ТЕСТ</w:t>
+            </w:r>
+            <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00482360">
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00892168" w:rsidRPr="00684D8B" w:rsidRDefault="00892168" w:rsidP="00892168">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Действие магнитного поля на движущуюся частицу.  Сила Лоренца.      Действие магнитного поля на проводник с током. Сила Ампера. Поток вектора магнитной индукции. Работа силы Ампера. Магнитный момент контура с током. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сила,  и</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> момент сил, действующие  на контур с током в магнитном поле.      Потенциальная энергия контура с током в магнитном поле.    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136" w:rsidP="00892168">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...6 lines deleted...]
-              <w:t>.03</w:t>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="00482360">
-[...2 lines deleted...]
-            <w:tcW w:w="1587" w:type="dxa"/>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...139 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00892168" w:rsidRPr="00684D8B" w:rsidRDefault="00757136" w:rsidP="00892168">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00684D8B">
-[...465 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Основные законы магнитостатики. Магнитное поле равномерно </w:t>
+              <w:t xml:space="preserve">Магнитное поле в веществе. Токи намагничивания.   Намагниченность. Теорема о циркуляции вектора </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>движущегося  заряда</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  в</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Закон </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> интегральной   и дифференциальной  формах.    Напряжённость магнитного поля. Теорема о циркуляции вектора </w:t>
+            </w:r>
             <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
             <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">. Магнитная восприимчивость. Магнитная проницаемость среды. Теорема Гаусса для вектора </w:t>
+            </w:r>
             <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
             <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">-Лапласа. Теорема Гаусса </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">для вектора </w:t>
+              <w:t>. Граничные условия для векторов В и Н. Преломление линий В и Н на границе раздела сред.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00892168" w:rsidP="00892168">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Парамагнетики, диамагнетики, ферромагнетики, сверхпроводники в магнитном </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> .</w:t>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">поле.   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Циркуляция вектора В.  Теорема о циркуляции вектора </w:t>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                        </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00892168" w:rsidRPr="00684D8B" w:rsidRDefault="00892168" w:rsidP="00892168">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Электромагнитная индукция, закон Фарадея, правило Ленца. Возникновение ЭДС индукции в движущемся проводнике и в неподвижном контуре. Вихревое электрическое поле. Теорема о циркуляции электрического поля в интегральной и дифференциальной формах. Примеры решения задач.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00892168" w:rsidP="00892168">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Самоиндукция. Индуктивность. Взаимная индукция. Энергия магнитного поля. Энергия контуров с токами при взаимной </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">индукции.   </w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
-[...41 lines deleted...]
-          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00482360">
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                          </w:t>
+            </w:r>
+            <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t>.04</w:t>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="00482360">
-[...562 lines deleted...]
-      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="00482360">
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
         <w:trPr>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7627" w:type="dxa"/>
+            <w:tcW w:w="7769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00892168">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Ток смещения.</w:t>
+              <w:t xml:space="preserve"> Ток смещения.</w:t>
             </w:r>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Уравнения Максвелла в интегральной и дифференциальной форме.  Материальные уравнения.  Энергия электромагнитного поля. Вектор </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Умова-Пойнтинга</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14385" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00482360">
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>13</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5524" w:rsidRPr="00736AFD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="00482360">
+      <w:tr w:rsidR="00684D8B" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00757136">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00684D8B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7627" w:type="dxa"/>
+            <w:tcW w:w="7769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00892168">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Типы колебаний. </w:t>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00892168" w:rsidP="00476155">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Свободные электромагнитные колебания.</w:t>
+            </w:r>
+            <w:r w:rsidR="002627F6" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Затухающие механические колебания. Затухающие электромагнитные колебания. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="0084128C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="00736AFD">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002627F6" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002627F6" w:rsidRPr="00684D8B" w:rsidRDefault="002627F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002627F6" w:rsidRPr="00684D8B" w:rsidRDefault="00736AFD" w:rsidP="00892168">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вынужденные электромагнитные колебания.     Резонанс. </w:t>
+            </w:r>
+            <w:r w:rsidR="002627F6" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Волны. Уравнения плоской и сферической волны. Волновое уравнение. Вывод волновых уравнений для электромагнитных волн из уравнений </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00684D8B">
-[...4 lines deleted...]
-              <w:t>Свободные  незатухающие</w:t>
+            <w:r w:rsidR="002627F6" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Максвелла.   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00684D8B">
-[...27 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="002627F6" w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002A008C" w:rsidRPr="00684D8B" w:rsidRDefault="002A008C" w:rsidP="002A008C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>20</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>доп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002627F6" w:rsidRPr="002A008C" w:rsidRDefault="002627F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidTr="002627F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="002627F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00757136" w:rsidRPr="00684D8B" w:rsidRDefault="00684D8B" w:rsidP="002627F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684D8B">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ВТОРОЙ РУБЕЖНЫЙ ТЕСТ </w:t>
             </w:r>
             <w:r w:rsidR="00757136" w:rsidRPr="00684D8B">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...59 lines deleted...]
-              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00892168" w:rsidRPr="00684D8B">
-[...43 lines deleted...]
-            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00892168" w:rsidRPr="00684D8B" w:rsidRDefault="00736AFD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...73 lines deleted...]
-              <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ВТОРОЙ РУБЕЖНЫЙ </w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t>доп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00892168" w:rsidRPr="00684D8B" w:rsidRDefault="00892168">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E34F16" w:rsidRPr="00684D8B" w:rsidRDefault="00E34F16"/>
     <w:sectPr w:rsidR="00E34F16" w:rsidRPr="00684D8B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -2443,57 +2568,66 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E11AE"/>
-    <w:rsid w:val="00482360"/>
+    <w:rsid w:val="00161951"/>
+    <w:rsid w:val="002627F6"/>
+    <w:rsid w:val="002A008C"/>
+    <w:rsid w:val="00476155"/>
     <w:rsid w:val="004E692A"/>
     <w:rsid w:val="00684D8B"/>
+    <w:rsid w:val="006D4235"/>
+    <w:rsid w:val="006E5524"/>
+    <w:rsid w:val="00736AFD"/>
     <w:rsid w:val="00743713"/>
     <w:rsid w:val="00757136"/>
+    <w:rsid w:val="0084128C"/>
     <w:rsid w:val="00892168"/>
     <w:rsid w:val="008E11AE"/>
+    <w:rsid w:val="00BB0F64"/>
+    <w:rsid w:val="00D601EC"/>
     <w:rsid w:val="00E34F16"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3228,69 +3362,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>747</Words>
-  <Characters>4264</Characters>
+  <Words>768</Words>
+  <Characters>4378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5001</CharactersWithSpaces>
+  <CharactersWithSpaces>5136</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ASUS_30025103</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>