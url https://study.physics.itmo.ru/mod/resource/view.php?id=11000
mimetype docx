--- v0 (2025-10-13)
+++ v1 (2026-06-10)
@@ -22,147 +22,121 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5357"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="702"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A55D5C" w:rsidTr="00682347">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A55D5C" w:rsidRDefault="00A55D5C">
             <w:r>
               <w:t xml:space="preserve">Распределение лабораторных работ </w:t>
             </w:r>
-            <w:r w:rsidR="00516BD4">
-[...25 lines deleted...]
-              <w:t>марта</w:t>
+            <w:r w:rsidR="00705F45">
+              <w:t>ФПИ</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC37F8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00470FBF">
+              <w:t>весна 26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A55D5C" w:rsidRDefault="00470FBF">
+            <w:r>
+              <w:t>5.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B958B7" w:rsidRDefault="00470FBF">
+            <w:r>
+              <w:t>26.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00516BD4" w:rsidRDefault="00B958B7">
-[...6 lines deleted...]
-              <w:t>апреля</w:t>
+          <w:p w:rsidR="00A55D5C" w:rsidRDefault="00470FBF">
+            <w:r>
+              <w:t>16.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A55D5C" w:rsidRDefault="00B958B7">
-[...6 lines deleted...]
-              <w:t>мая</w:t>
+          <w:p w:rsidR="00A55D5C" w:rsidRDefault="00470FBF">
+            <w:r>
+              <w:t>7.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A55D5C" w:rsidRDefault="00B958B7">
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00B958B7" w:rsidRDefault="00470FBF">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>доп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E471BA" w:rsidTr="00682347">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E471BA" w:rsidRDefault="002C7E06">
-[...14 lines deleted...]
-          <w:p w:rsidR="00FB1540" w:rsidRDefault="00FB1540"/>
+          <w:p w:rsidR="00522F87" w:rsidRDefault="00522F87"/>
+          <w:p w:rsidR="00470FBF" w:rsidRDefault="00470FBF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
           </w:tcPr>
@@ -176,61 +150,52 @@
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00D62BEA">
             <w:r>
               <w:t>3.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00D62BEA">
             <w:r>
               <w:t>3.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E471BA" w:rsidTr="00682347">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E471BA" w:rsidRDefault="002C7E06">
-[...9 lines deleted...]
-          <w:p w:rsidR="00FB1540" w:rsidRDefault="00FB1540"/>
+          <w:p w:rsidR="00522F87" w:rsidRDefault="00522F87" w:rsidP="00BC37F8"/>
+          <w:p w:rsidR="00470FBF" w:rsidRDefault="00470FBF" w:rsidP="00BC37F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
           </w:tcPr>
@@ -247,76 +212,52 @@
           <w:p w:rsidR="00E471BA" w:rsidRDefault="0027032F">
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidR="00E471BA">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E471BA" w:rsidTr="00682347">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E471BA" w:rsidRDefault="002C7E06">
-[...24 lines deleted...]
-          <w:p w:rsidR="00FB1540" w:rsidRDefault="00FB1540"/>
+          <w:p w:rsidR="00522F87" w:rsidRDefault="00522F87"/>
+          <w:p w:rsidR="00470FBF" w:rsidRDefault="00470FBF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00FB1540">
             <w:r>
               <w:t>3.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
           </w:tcPr>
@@ -325,73 +266,59 @@
               <w:t>3.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E471BA" w:rsidTr="00682347">
+      <w:tr w:rsidR="00E471BA" w:rsidTr="00BC37F8">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E471BA" w:rsidRDefault="002C7E06">
-[...16 lines deleted...]
-          <w:p w:rsidR="00FB1540" w:rsidRDefault="00FB1540"/>
+          <w:p w:rsidR="00522F87" w:rsidRDefault="00522F87" w:rsidP="00BC37F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
           </w:tcPr>
@@ -410,77 +337,52 @@
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E471BA" w:rsidTr="00682347">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E471BA" w:rsidRDefault="002C7E06">
-[...25 lines deleted...]
-          <w:p w:rsidR="00FB1540" w:rsidRDefault="00FB1540"/>
+          <w:p w:rsidR="00522F87" w:rsidRDefault="00522F87" w:rsidP="00BC37F8"/>
+          <w:p w:rsidR="00470FBF" w:rsidRDefault="00470FBF" w:rsidP="00BC37F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00FB1540">
             <w:r>
               <w:t>3.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
           </w:tcPr>
@@ -494,66 +396,52 @@
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00E471BA">
             <w:r>
               <w:t>3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E471BA" w:rsidTr="00682347">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7C86" w:rsidRDefault="002C7E06">
-[...14 lines deleted...]
-          <w:p w:rsidR="00FB1540" w:rsidRDefault="00FB1540"/>
+          <w:p w:rsidR="00522F87" w:rsidRDefault="00522F87" w:rsidP="00BC37F8"/>
+          <w:p w:rsidR="00470FBF" w:rsidRDefault="00470FBF" w:rsidP="00BC37F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006E7C86" w:rsidRDefault="006E7C86">
             <w:r>
               <w:t>3.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="006E7C86">
             <w:r>
               <w:t>3.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
           </w:tcPr>
@@ -567,66 +455,52 @@
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="006E7C86">
             <w:r>
               <w:t>3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="006E7C86">
             <w:r>
               <w:t>3.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E471BA" w:rsidTr="00682347">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7C86" w:rsidRDefault="002C7E06">
-[...14 lines deleted...]
-          <w:p w:rsidR="006E7C86" w:rsidRDefault="006E7C86"/>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8" w:rsidP="00BC37F8"/>
+          <w:p w:rsidR="00125575" w:rsidRDefault="00125575" w:rsidP="00BC37F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="006E7C86">
             <w:r>
               <w:t>3.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="0046671B">
             <w:r>
               <w:t>3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
           </w:tcPr>
@@ -635,76 +509,68 @@
               <w:t>3.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="0046671B">
             <w:r>
               <w:t>3.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="006E7C86">
             <w:r>
               <w:t>3.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E471BA" w:rsidTr="00682347">
+      <w:tr w:rsidR="00E471BA" w:rsidTr="00BC37F8">
+        <w:trPr>
+          <w:trHeight w:val="629"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E471BA" w:rsidRDefault="00C60746">
-[...19 lines deleted...]
-          <w:p w:rsidR="006E7C86" w:rsidRDefault="006E7C86"/>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8" w:rsidP="00125575">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00125575" w:rsidRDefault="00125575" w:rsidP="00125575">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="006E7C86">
             <w:r>
               <w:t>3.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="006E7C86">
             <w:r>
               <w:t>3.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
           </w:tcPr>
@@ -718,114 +584,221 @@
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="0046671B">
             <w:r>
               <w:t>3.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E471BA" w:rsidRDefault="00AA5561">
             <w:r>
               <w:t>3.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00693956" w:rsidTr="00682347">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00693956" w:rsidRDefault="00C60746">
-[...14 lines deleted...]
-          <w:p w:rsidR="00693956" w:rsidRDefault="00693956"/>
+          <w:p w:rsidR="00181DE5" w:rsidRDefault="00181DE5" w:rsidP="00BC37F8"/>
+          <w:p w:rsidR="00125575" w:rsidRDefault="00125575" w:rsidP="00BC37F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00693956" w:rsidRDefault="006E7C86">
             <w:r>
               <w:t>3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00693956" w:rsidRDefault="006E7C86">
             <w:r>
               <w:t>3.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00693956" w:rsidRDefault="0046671B">
             <w:r>
               <w:t>3.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00693956" w:rsidRDefault="0046671B">
             <w:r>
               <w:t>3.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00693956" w:rsidRDefault="00AA5561">
             <w:r>
               <w:t>3.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC37F8" w:rsidTr="00682347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00181DE5" w:rsidRDefault="00181DE5" w:rsidP="00BC37F8"/>
+          <w:p w:rsidR="00125575" w:rsidRDefault="00125575" w:rsidP="00BC37F8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8">
+            <w:r>
+              <w:t>3.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8">
+            <w:r>
+              <w:t>3.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8">
+            <w:r>
+              <w:t>3.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8">
+            <w:r>
+              <w:t>3.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8">
+            <w:r>
+              <w:t>3.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC37F8" w:rsidTr="00682347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00181DE5" w:rsidRDefault="00181DE5" w:rsidP="00BC37F8"/>
+          <w:p w:rsidR="00125575" w:rsidRDefault="00125575" w:rsidP="00BC37F8">
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8">
+            <w:r>
+              <w:t>3.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8">
+            <w:r>
+              <w:t>3.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8">
+            <w:r>
+              <w:t>3.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8">
+            <w:r>
+              <w:t>3.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC37F8" w:rsidRDefault="00BC37F8">
+            <w:r>
+              <w:t>3.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004A64CD" w:rsidRDefault="004A64CD"/>
     <w:sectPr w:rsidR="004A64CD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -834,83 +807,90 @@
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:val="bestFit" w:percent="151"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C0D58"/>
+    <w:rsid w:val="00125575"/>
+    <w:rsid w:val="00181DE5"/>
     <w:rsid w:val="001A7EFB"/>
     <w:rsid w:val="001D45C2"/>
     <w:rsid w:val="0027032F"/>
     <w:rsid w:val="002909CD"/>
     <w:rsid w:val="002C0D58"/>
     <w:rsid w:val="002C7E06"/>
     <w:rsid w:val="00327D8B"/>
+    <w:rsid w:val="003764D2"/>
     <w:rsid w:val="0046671B"/>
+    <w:rsid w:val="00470FBF"/>
     <w:rsid w:val="004A64CD"/>
     <w:rsid w:val="004D388C"/>
     <w:rsid w:val="00516BD4"/>
+    <w:rsid w:val="00522F87"/>
     <w:rsid w:val="00682347"/>
     <w:rsid w:val="00693956"/>
     <w:rsid w:val="006E7C86"/>
+    <w:rsid w:val="00705F45"/>
     <w:rsid w:val="007328A1"/>
     <w:rsid w:val="00833C8F"/>
     <w:rsid w:val="00A55D5C"/>
     <w:rsid w:val="00AA5561"/>
     <w:rsid w:val="00AD773D"/>
     <w:rsid w:val="00B958B7"/>
+    <w:rsid w:val="00BC37F8"/>
     <w:rsid w:val="00C60746"/>
     <w:rsid w:val="00D62BEA"/>
     <w:rsid w:val="00E471BA"/>
     <w:rsid w:val="00E87EED"/>
     <w:rsid w:val="00F854C8"/>
     <w:rsid w:val="00FB1540"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -1668,70 +1648,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>98</Words>
-  <Characters>563</Characters>
+  <Words>56</Words>
+  <Characters>325</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>660</CharactersWithSpaces>
+  <CharactersWithSpaces>380</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ASUS_30025103</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>